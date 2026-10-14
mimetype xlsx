--- v3 (2026-08-30)
+++ v4 (2026-10-14)
@@ -309,51 +309,51 @@
   <si>
     <t>Taste and adjust salt. Serve in large bowls.</t>
   </si>
   <si>
     <t>Traditional Guerrero Toppings</t>
   </si>
   <si>
     <t>shredded iceberg lettuce</t>
   </si>
   <si>
     <t>thinly sliced radishes</t>
   </si>
   <si>
     <t>finely chopped white onion</t>
   </si>
   <si>
     <t>dried chile piquin, crushed</t>
   </si>
   <si>
     <t>sliced avocado</t>
   </si>
   <si>
     <t>Lay out all toppings at the table for guests to customize their own bowl.</t>
   </si>
   <si>
-    <t>2026-08-30T18:15:01.953Z</t>
+    <t>2026-10-14T20:36:35.464Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>