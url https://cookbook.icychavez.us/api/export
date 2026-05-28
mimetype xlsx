--- v0 (2026-03-30)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Recipes" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="_meta" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="100">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Recipe Name</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Servings</t>
   </si>
   <si>
     <t>Serving Label</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
@@ -309,57 +309,51 @@
   <si>
     <t>Taste and adjust salt. Serve in large bowls.</t>
   </si>
   <si>
     <t>Traditional Guerrero Toppings</t>
   </si>
   <si>
     <t>shredded iceberg lettuce</t>
   </si>
   <si>
     <t>thinly sliced radishes</t>
   </si>
   <si>
     <t>finely chopped white onion</t>
   </si>
   <si>
     <t>dried chile piquin, crushed</t>
   </si>
   <si>
     <t>sliced avocado</t>
   </si>
   <si>
     <t>Lay out all toppings at the table for guests to customize their own bowl.</t>
   </si>
   <si>
-    <t>Test</t>
-[...5 lines deleted...]
-    <t>2026-03-30T17:19:05.640Z</t>
+    <t>2026-05-28T10:48:29.269Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -724,51 +718,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="35" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="30" customWidth="1"/>
     <col min="12" max="12" width="50" customWidth="1"/>
     <col min="13" max="13" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -2275,148 +2269,64 @@
       <c r="J76" s="4" t="s">
         <v>34</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="4"/>
       <c r="F77" s="4"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A1"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">