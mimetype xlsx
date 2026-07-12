--- v1 (2026-05-28)
+++ v2 (2026-07-12)
@@ -309,51 +309,51 @@
   <si>
     <t>Taste and adjust salt. Serve in large bowls.</t>
   </si>
   <si>
     <t>Traditional Guerrero Toppings</t>
   </si>
   <si>
     <t>shredded iceberg lettuce</t>
   </si>
   <si>
     <t>thinly sliced radishes</t>
   </si>
   <si>
     <t>finely chopped white onion</t>
   </si>
   <si>
     <t>dried chile piquin, crushed</t>
   </si>
   <si>
     <t>sliced avocado</t>
   </si>
   <si>
     <t>Lay out all toppings at the table for guests to customize their own bowl.</t>
   </si>
   <si>
-    <t>2026-05-28T10:48:29.269Z</t>
+    <t>2026-07-12T15:21:48.385Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>