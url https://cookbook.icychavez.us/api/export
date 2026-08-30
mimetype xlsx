--- v2 (2026-07-12)
+++ v3 (2026-08-30)
@@ -309,51 +309,51 @@
   <si>
     <t>Taste and adjust salt. Serve in large bowls.</t>
   </si>
   <si>
     <t>Traditional Guerrero Toppings</t>
   </si>
   <si>
     <t>shredded iceberg lettuce</t>
   </si>
   <si>
     <t>thinly sliced radishes</t>
   </si>
   <si>
     <t>finely chopped white onion</t>
   </si>
   <si>
     <t>dried chile piquin, crushed</t>
   </si>
   <si>
     <t>sliced avocado</t>
   </si>
   <si>
     <t>Lay out all toppings at the table for guests to customize their own bowl.</t>
   </si>
   <si>
-    <t>2026-07-12T15:21:48.385Z</t>
+    <t>2026-08-30T18:15:01.953Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>